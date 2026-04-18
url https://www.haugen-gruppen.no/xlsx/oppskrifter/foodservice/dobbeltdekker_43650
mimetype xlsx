--- v4 (2026-02-22)
+++ v5 (2026-04-18)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c24af61aec4457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c80a65aab04ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="App Name"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="R15e76079d5964819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="R50b286372d014d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:i/>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
@@ -112,214 +112,214 @@
       <x:bottom style="thin">
         <x:color auto="1" rgb="FFFFFF"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="3" borderId="2" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="4" fillId="2" borderId="1" applyFont="1">
       <x:alignment horizontal="center" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e76079d5964819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74883428e0264592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b286372d014d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b99c30429334396" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="Rccdea7d920534a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="R4bb4785c96734e36" /></Relationships>
+<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="R923c2c924b6e4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="Rf1a0163c96ea4335" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5286375" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rccdea7d920534a06" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R923c2c924b6e4e05" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="5286375" cy="781050"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5934000" cy="3808800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="R4bb4785c96734e36" cstate="print"/>
+        <a:blip r:embed="Rf1a0163c96ea4335" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5934000" cy="3808800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="R9af0edde2efa4c18" /></Relationships>
+<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="R6f7b0f9b36684a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="36" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="5" hidden="0" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="61" customHeight="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2" ht="40" customHeight="1">
       <x:c r="A2" s="7" t="inlineStr">
         <x:v>Dobbeltdekker</x:v>
         <x:is>
           <x:t>Dobbeltdekker</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3" ht="299" customHeight="1">
       <x:c r="A3" s="3" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="5" ht="476" customHeight="1">
+    <x:row r="5" ht="481" customHeight="1">
       <x:c r="A5" s="5" t="inlineStr">
         <x:v>Dobbel Burger av 180 g premium storfekjøtt, bacon, løkringer, sriracha mayo, tomat, salat, rødløk, burgerost, premium burgerbrød.
 Haugen-Burger
 Ingredienser	
 10 kg	Burgerdeig
 13		Store egg
 1 bunt	Bladpersille, finhakket
 200 g	Dijon sennep Paradiso
 150 g	TABASCO® Buffalo saus
 20 g 	Salt
 40 g 	Løkpulver
 40 g 	Hvitløkspulver
 20 g 	Hvit Pepper
 20 g 	Sort Pepper
-150 ml	Worchester saus
+150 ml	Kikkoman Soyasaus
 Bland sammen alle ingrediensene grundig, rull ut «baller» av 180 g og press disse til ca 2–3 cm tykke burgere. Anbefaler minst 3 timer på kjøl før steking, slik at burgeren sitter bedre sammen. Ca 1 ukes holdbarhet på kjøl, kan fryses.</x:v>
         <x:is>
           <x:t>Dobbel Burger av 180 g premium storfekjøtt, bacon, løkringer, sriracha mayo, tomat, salat, rødløk, burgerost, premium burgerbrød.
 Haugen-Burger
 Ingredienser	
 10 kg	Burgerdeig
 13		Store egg
 1 bunt	Bladpersille, finhakket
 200 g	Dijon sennep Paradiso
 150 g	TABASCO® Buffalo saus
 20 g 	Salt
 40 g 	Løkpulver
 40 g 	Hvitløkspulver
 20 g 	Hvit Pepper
 20 g 	Sort Pepper
-150 ml	Worchester saus
+150 ml	Kikkoman Soyasaus
 Bland sammen alle ingrediensene grundig, rull ut «baller» av 180 g og press disse til ca 2–3 cm tykke burgere. Anbefaler minst 3 timer på kjøl før steking, slik at burgeren sitter bedre sammen. Ca 1 ukes holdbarhet på kjøl, kan fryses.</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6" ht="40" customHeight="1">
       <x:c r="A6" s="1" t="inlineStr">
         <x:v>Number of servings</x:v>
         <x:is>
           <x:t>Number of servings</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="8" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" ht="40" customHeight="1">
       <x:c r="A7" s="1" t="inlineStr">
         <x:v>EPD</x:v>
         <x:is>
           <x:t>EPD</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="1" t="inlineStr">
         <x:v>Product</x:v>
         <x:is>
@@ -1027,53 +1027,53 @@
       <x:c r="I19" s="0" t="inlineStr">
         <x:v>l</x:v>
         <x:is>
           <x:t>l</x:t>
         </x:is>
       </x:c>
       <x:c r="J19" s="0" t="inlineStr">
         <x:v>2x1.89l</x:v>
         <x:is>
           <x:t>2x1.89l</x:t>
         </x:is>
       </x:c>
       <x:c r="K19" s="4" t="n">
         <x:f>IF(PRODUCT(G19,H19) &lt;&gt; 0, CEILING(PRODUCT(B6,C19)/PRODUCT(G19,H19),1.0), "")</x:f>
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="B20" s="9" t="inlineStr">
-        <x:v>Worcester Sauce </x:v>
-[...1 lines deleted...]
-          <x:t>Worcester Sauce </x:t>
+        <x:v>Kikkoman Soyasaus </x:v>
+        <x:is>
+          <x:t>Kikkoman Soyasaus </x:t>
         </x:is>
       </x:c>
       <x:c r="C20" s="0" t="n">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D20" s="0" t="inlineStr">
         <x:v>ml</x:v>
         <x:is>
           <x:t>ml</x:t>
         </x:is>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:f>PRODUCT(B6,C20)</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="F20" s="0" t="inlineStr">
         <x:v>ml</x:v>
         <x:is>
           <x:t>ml</x:t>
         </x:is>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v/>
       </x:c>
       <x:c r="H20" s="0" t="n">
@@ -1099,28 +1099,28 @@
     <x:row r="21"/>
     <x:row r="22">
       <x:c r="A22" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="B22" s="9" t="inlineStr">
         <x:v>* Allergens</x:v>
         <x:is>
           <x:t>* Allergens</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
     <x:mergeCell ref="A3:K3"/>
     <x:mergeCell ref="A4:K4"/>
     <x:mergeCell ref="A5:K5"/>
     <x:mergeCell ref="C7:D7"/>
     <x:mergeCell ref="E7:F7"/>
   </x:mergeCells>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9af0edde2efa4c18"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f7b0f9b36684a8b"/>
 </x:worksheet>
 </file>