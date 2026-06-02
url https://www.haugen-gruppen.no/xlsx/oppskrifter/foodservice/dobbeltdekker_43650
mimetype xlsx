--- v5 (2026-04-18)
+++ v6 (2026-06-02)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c80a65aab04ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e6d5feb26d44d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="App Name"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="R50b286372d014d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="R725388d0c0334094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:i/>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
@@ -112,132 +112,132 @@
       <x:bottom style="thin">
         <x:color auto="1" rgb="FFFFFF"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="3" borderId="2" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="4" fillId="2" borderId="1" applyFont="1">
       <x:alignment horizontal="center" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b286372d014d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b99c30429334396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725388d0c0334094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705480e63aac48f7" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="R923c2c924b6e4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="Rf1a0163c96ea4335" /></Relationships>
+<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="Rf120ddc02c6a4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="Raaa196d3de774b68" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5286375" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R923c2c924b6e4e05" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf120ddc02c6a4a5b" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="5286375" cy="781050"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5934000" cy="3808800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="Rf1a0163c96ea4335" cstate="print"/>
+        <a:blip r:embed="Raaa196d3de774b68" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5934000" cy="3808800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="R6f7b0f9b36684a8b" /></Relationships>
+<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="Rb2aa93cda0ed418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="36" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="5" hidden="0" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="61" customHeight="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
@@ -1099,28 +1099,28 @@
     <x:row r="21"/>
     <x:row r="22">
       <x:c r="A22" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="B22" s="9" t="inlineStr">
         <x:v>* Allergens</x:v>
         <x:is>
           <x:t>* Allergens</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
     <x:mergeCell ref="A3:K3"/>
     <x:mergeCell ref="A4:K4"/>
     <x:mergeCell ref="A5:K5"/>
     <x:mergeCell ref="C7:D7"/>
     <x:mergeCell ref="E7:F7"/>
   </x:mergeCells>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f7b0f9b36684a8b"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2aa93cda0ed418d"/>
 </x:worksheet>
 </file>