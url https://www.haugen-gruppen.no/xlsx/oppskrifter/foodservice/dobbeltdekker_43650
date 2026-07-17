--- v6 (2026-06-02)
+++ v7 (2026-07-17)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e6d5feb26d44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642e9c961ed44157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="App Name"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="R725388d0c0334094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="Rae27f07c12274b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:i/>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
@@ -112,132 +112,132 @@
       <x:bottom style="thin">
         <x:color auto="1" rgb="FFFFFF"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="3" borderId="2" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="4" fillId="2" borderId="1" applyFont="1">
       <x:alignment horizontal="center" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725388d0c0334094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705480e63aac48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae27f07c12274b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3d108a59054053" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="Rf120ddc02c6a4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="Raaa196d3de774b68" /></Relationships>
+<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="R9201b039d2f94147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="R9d3bb87eb6564298" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5286375" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf120ddc02c6a4a5b" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9201b039d2f94147" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="5286375" cy="781050"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5934000" cy="3808800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="Raaa196d3de774b68" cstate="print"/>
+        <a:blip r:embed="R9d3bb87eb6564298" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5934000" cy="3808800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="Rb2aa93cda0ed418d" /></Relationships>
+<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="Rd0847aa24e9d4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="36" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="5" hidden="0" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="61" customHeight="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
@@ -1099,28 +1099,28 @@
     <x:row r="21"/>
     <x:row r="22">
       <x:c r="A22" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="B22" s="9" t="inlineStr">
         <x:v>* Allergens</x:v>
         <x:is>
           <x:t>* Allergens</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
     <x:mergeCell ref="A3:K3"/>
     <x:mergeCell ref="A4:K4"/>
     <x:mergeCell ref="A5:K5"/>
     <x:mergeCell ref="C7:D7"/>
     <x:mergeCell ref="E7:F7"/>
   </x:mergeCells>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb2aa93cda0ed418d"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd0847aa24e9d4d47"/>
 </x:worksheet>
 </file>