--- v7 (2026-07-17)
+++ v8 (2026-09-02)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642e9c961ed44157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45137ed95da4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="App Name"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="Rae27f07c12274b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Oppskrift" sheetId="1" r:id="Rbd821cdde37f489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFF"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
       <x:i/>
       <x:sz val="10"/>
       <x:color rgb="1a2b47"/>
       <x:name val="Arial"/>
     </x:font>
     <x:font>
@@ -112,132 +112,132 @@
       <x:bottom style="thin">
         <x:color auto="1" rgb="FFFFFF"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="3" borderId="2" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="4" fillId="2" borderId="1" applyFont="1">
       <x:alignment horizontal="center" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae27f07c12274b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3d108a59054053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd821cdde37f489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8893c54800fb491c" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="R9201b039d2f94147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="R9d3bb87eb6564298" /></Relationships>
+<file path=xl/drawings/_rels/drawing.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.jpg" Id="Rf16acc13bb1a4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpg" Id="R447da6d9ad9d4d32" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5286375" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9201b039d2f94147" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf16acc13bb1a4039" cstate="print"/>
         <a:srcRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="5286375" cy="781050"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5934000" cy="3808800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 1" descr="polymathlogo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="R9d3bb87eb6564298" cstate="print"/>
+        <a:blip r:embed="R447da6d9ad9d4d32" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5934000" cy="3808800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="Rd0847aa24e9d4d47" /></Relationships>
+<file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing.xml" Id="Re50888f7375446eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="8" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="36" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="6" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="4" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="10" hidden="0" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="5" hidden="0" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="61" customHeight="1">
       <x:c r="A1" s="3" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
@@ -1099,28 +1099,28 @@
     <x:row r="21"/>
     <x:row r="22">
       <x:c r="A22" s="0" t="inlineStr">
         <x:v/>
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="B22" s="9" t="inlineStr">
         <x:v>* Allergens</x:v>
         <x:is>
           <x:t>* Allergens</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
     <x:mergeCell ref="A3:K3"/>
     <x:mergeCell ref="A4:K4"/>
     <x:mergeCell ref="A5:K5"/>
     <x:mergeCell ref="C7:D7"/>
     <x:mergeCell ref="E7:F7"/>
   </x:mergeCells>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd0847aa24e9d4d47"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re50888f7375446eb"/>
 </x:worksheet>
 </file>